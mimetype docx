--- v0 (2026-05-20)
+++ v1 (2026-07-04)
@@ -154,100 +154,69 @@
       <w:r w:rsidRPr="00EB2957">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">: Restaurant </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2957">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>de Brekken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB2957">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Brekken</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> 10, 8531PM Lemmer </w:t>
+        <w:t xml:space="preserve">, Brekkenweg 10, 8531PM Lemmer </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50ED7E8C" w14:textId="77777777" w:rsidR="00EB2957" w:rsidRPr="00EB2957" w:rsidRDefault="00EB2957" w:rsidP="001013EC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2957">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Tijd</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2957">
@@ -270,98 +239,116 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2957">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Kosten</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2957">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">: € 30,00 per persoon, inclusief lunch, 1 keer koffie/thee </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244CBFC0" w14:textId="376DCD27" w:rsidR="00EB2957" w:rsidRDefault="00EB2957" w:rsidP="001013EC">
+    <w:p w14:paraId="244CBFC0" w14:textId="449DD325" w:rsidR="00EB2957" w:rsidRDefault="00EB2957" w:rsidP="001013EC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2957">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Info en opgave</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2957">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>: per paar vóór 1 oktober, onder vermelding van beide namen, telefoonnummer, e-mailadres, dieetwensen en de lijn waarin je wilt spelen (A, B of C) bij Riekje Boon via de mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB2957">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> riekieboon@gmail.com </w:t>
+        <w:t xml:space="preserve"> riek</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4E3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2957">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eboon@gmail.com </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5538AE72" w14:textId="77777777" w:rsidR="001013EC" w:rsidRPr="00EB2957" w:rsidRDefault="001013EC" w:rsidP="001013EC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10DDB2C3" w14:textId="69D17A46" w:rsidR="00F3448A" w:rsidRPr="00EB2957" w:rsidRDefault="00EB2957" w:rsidP="00EB2957">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -402,73 +389,74 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB2957"/>
     <w:rsid w:val="001013EC"/>
     <w:rsid w:val="00132B07"/>
     <w:rsid w:val="003E5E9A"/>
     <w:rsid w:val="00514DCD"/>
     <w:rsid w:val="00685DF1"/>
     <w:rsid w:val="007253B8"/>
+    <w:rsid w:val="008A0C08"/>
     <w:rsid w:val="009A79C8"/>
     <w:rsid w:val="00CD07CB"/>
     <w:rsid w:val="00EB2957"/>
     <w:rsid w:val="00F3448A"/>
+    <w:rsid w:val="00FB4E3F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3D7D28A4"/>